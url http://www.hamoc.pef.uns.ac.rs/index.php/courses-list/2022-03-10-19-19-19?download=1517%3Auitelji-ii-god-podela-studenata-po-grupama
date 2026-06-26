--- v0 (2026-05-07)
+++ v1 (2026-06-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0188DFFB" w14:textId="0A789BB4" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271" w:rsidP="00C64C71">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>Подела студената по групама</w:t>
       </w:r>
       <w:r w:rsidR="00C64C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -489,58 +489,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07737B73" w14:textId="0BD69E89" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Будински</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64C71" w14:paraId="13B03CFF" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="445B92C6" w14:textId="77777777" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -641,58 +643,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3331AC6A" w14:textId="2C3977F2" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Ралбовски</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64C71" w14:paraId="5D6A197D" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B20B7FC" w14:textId="77777777" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -818,58 +822,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4475271B" w14:textId="1383C1D0" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Григорова</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64C71" w14:paraId="5832D433" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F33699" w14:textId="72F170AC" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -958,58 +964,60 @@
               <w:t>на</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58733E88" w14:textId="61295CC8" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Грандић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006500F" w14:paraId="747AE29C" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55996A15" w14:textId="27E6C18A" w:rsidR="0006500F" w:rsidRDefault="0006500F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1059,58 +1067,60 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="620541A8" w14:textId="0C28681A" w:rsidR="0006500F" w:rsidRPr="00A47271" w:rsidRDefault="0006500F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A47271">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>иа</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EB4ADC2" w14:textId="09361531" w:rsidR="0006500F" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1284,58 +1294,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F10EE76" w14:textId="4ADC13EE" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Равњаковић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64C71" w14:paraId="70791F0C" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5794E7B4" w14:textId="77777777" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -1436,58 +1448,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59AD82A0" w14:textId="6B53D498" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Везилић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64C71" w14:paraId="0886C783" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71A8F0EA" w14:textId="77777777" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2060,58 +2074,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AA1BEF4" w14:textId="677FC492" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Фаркић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64C71" w14:paraId="53554651" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60BD8DC9" w14:textId="77777777" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2340,90 +2356,94 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2324E7D0" w14:textId="205BAA99" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="0006500F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A47271">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>лександра</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59DDE2EA" w14:textId="798F7302" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Бајац</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64C71" w14:paraId="7D3CDFC8" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CDF27FD" w14:textId="02A30641" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2504,58 +2524,60 @@
               <w:t>Исидора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A12C5D9" w14:textId="48ABEBE4" w:rsidR="00C64C71" w:rsidRPr="00A47271" w:rsidRDefault="00A47271">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Гагулић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006500F" w14:paraId="3E78569E" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1504B9D1" w14:textId="7016D593" w:rsidR="0006500F" w:rsidRDefault="0006500F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2605,58 +2627,60 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AA32ABE" w14:textId="6015C427" w:rsidR="0006500F" w:rsidRPr="00C07EC9" w:rsidRDefault="0006500F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C07EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>илица</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30AB80C8" w14:textId="15F47CC1" w:rsidR="0006500F" w:rsidRPr="00C07EC9" w:rsidRDefault="00C07EC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2807,242 +2831,195 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34BF1681" w14:textId="0170F926" w:rsidR="00C64C71" w:rsidRPr="00C07EC9" w:rsidRDefault="00992162">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C07EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>илица</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21CF18B3" w14:textId="46C6ADCB" w:rsidR="00C64C71" w:rsidRPr="00C07EC9" w:rsidRDefault="00C07EC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Бобар</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64C71" w14:paraId="18403CA9" w14:textId="77777777" w:rsidTr="00C64C71">
+      <w:tr w:rsidR="00C64C71" w14:paraId="18403CA9" w14:textId="77777777" w:rsidTr="00B84323">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="305B1965" w14:textId="77777777" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2147" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...42 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="31EA14FA" w14:textId="347B3C89" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...18 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="7C339A20" w14:textId="63D9C584" w:rsidR="00C64C71" w:rsidRPr="00C07EC9" w:rsidRDefault="00C64C71">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...18 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="62ACBFA0" w14:textId="21C6D4AD" w:rsidR="00C64C71" w:rsidRPr="00C07EC9" w:rsidRDefault="00C64C71">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64C71" w14:paraId="78B08273" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7363E992" w14:textId="77777777" w:rsidR="00C64C71" w:rsidRDefault="00C64C71">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3143,58 +3120,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D015F44" w14:textId="1F27AD96" w:rsidR="00C64C71" w:rsidRPr="00C07EC9" w:rsidRDefault="00C07EC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Каловљевић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00992162" w14:paraId="7D858A91" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A4B31AB" w14:textId="3663353F" w:rsidR="00992162" w:rsidRDefault="00992162">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3275,58 +3254,60 @@
               <w:t>Бојана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35259302" w14:textId="26FEB64D" w:rsidR="00992162" w:rsidRPr="00C07EC9" w:rsidRDefault="00C07EC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Вејин</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64C71" w14:paraId="01F31659" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2689724F" w14:textId="6DF4CFF0" w:rsidR="00C64C71" w:rsidRDefault="00A47271" w:rsidP="004D661B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3767,98 +3748,102 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BF605D6" w14:textId="0E8E2BA6" w:rsidR="00C64C71" w:rsidRPr="00C07EC9" w:rsidRDefault="0006500F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C07EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>илана</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="384ACB7E" w14:textId="618B9778" w:rsidR="00C64C71" w:rsidRPr="00C07EC9" w:rsidRDefault="0006500F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C07EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>арјановић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00992162" w14:paraId="4B1B3E12" w14:textId="77777777" w:rsidTr="00C64C71">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75366616" w14:textId="1628BF9C" w:rsidR="00992162" w:rsidRDefault="00992162">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3939,225 +3924,375 @@
               <w:t>Јованка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DBB077E" w14:textId="69580217" w:rsidR="00992162" w:rsidRPr="00C07EC9" w:rsidRDefault="00C07EC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Тривуновић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73E134E1" w14:textId="77777777" w:rsidR="00C07EC9" w:rsidRDefault="00C07EC9" w:rsidP="00C07EC9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>Студентска пракса реализовеће се у ОШ „Братство и јединство“ са следећим распоредом:</w:t>
+        <w:t xml:space="preserve">Студентска пракса </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>реализовеће</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> се у ОШ „Братство и јединство“ са следећим распоредом:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E18AADC" w14:textId="5EF0EFA9" w:rsidR="004D3743" w:rsidRDefault="00C07EC9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>1.група код учитељице Снежана Ивковић (оделење 3-1)</w:t>
+        <w:t>1.група код учитељице Снежана Ивковић (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C270D0B" w14:textId="049F801D" w:rsidR="00C07EC9" w:rsidRDefault="008C4032">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>2.група код учитељице Љиљана Челаревић (оделење 3-2)</w:t>
+        <w:t xml:space="preserve">2.група код учитељице Љиљана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Челаревић</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760299A5" w14:textId="510F4589" w:rsidR="008C4032" w:rsidRDefault="008C4032">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>3.група код учитељице Гордана Брбаклић Крижан (оделење 2-1)</w:t>
+        <w:t xml:space="preserve">3.група код учитељице Гордана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Брбаклић</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Крижан (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51EB7681" w14:textId="47BC160B" w:rsidR="008C4032" w:rsidRDefault="008C4032">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>4.група код учитељице Тања Михаљчић (оделење 2-2)</w:t>
+        <w:t xml:space="preserve">4.група код учитељице Тања </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Михаљчић</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A68BC6" w14:textId="5E853712" w:rsidR="008C4032" w:rsidRDefault="008C4032">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>5.група код учитељице Јована Миловић (оделење 2-4)</w:t>
+        <w:t xml:space="preserve">5.група код учитељице Јована </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Миловић</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1C9017" w14:textId="77777777" w:rsidR="008C4032" w:rsidRDefault="008C4032">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68307D0C" w14:textId="269FD78A" w:rsidR="008C4032" w:rsidRDefault="008C4032">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>Носилац и реализатор                                                                                         Координатор праксе</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8732B3" w14:textId="0F3CC6C5" w:rsidR="008C4032" w:rsidRDefault="008C4032">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>Доц.др Дејан Ђорђић                                                                                           Милорад Дмитровић</w:t>
+        <w:t>Доц.др</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дејан Ђорђић                                                                                           Милорад Дмитровић</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771AE9B8" w14:textId="77777777" w:rsidR="008C4032" w:rsidRDefault="008C4032">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D6106AA" w14:textId="77777777" w:rsidR="008C4032" w:rsidRPr="00C07EC9" w:rsidRDefault="008C4032">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C4032" w:rsidRPr="00C07EC9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AA7C38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AC4D066"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4234,104 +4369,105 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C64C71"/>
     <w:rsid w:val="0006500F"/>
     <w:rsid w:val="004D3743"/>
     <w:rsid w:val="008C4032"/>
     <w:rsid w:val="00992162"/>
     <w:rsid w:val="00A47271"/>
+    <w:rsid w:val="00B84323"/>
     <w:rsid w:val="00C07EC9"/>
     <w:rsid w:val="00C64C71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4BA77E07"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F920DA33-E871-4CAD-8996-10BB41828BF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4735,51 +4871,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C64C71"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="68887631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5057,72 +5193,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>226</Words>
-  <Characters>1293</Characters>
+  <Words>224</Words>
+  <Characters>1277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1516</CharactersWithSpaces>
+  <CharactersWithSpaces>1499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Milorad</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>