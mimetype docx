--- v0 (2026-05-07)
+++ v1 (2026-06-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7B3FEA5A" w14:textId="656FEDC1" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3" w:rsidP="00175279">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>Подела студената по групама</w:t>
       </w:r>
       <w:r w:rsidR="00175279">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -632,58 +632,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="580B96BD" w14:textId="7144CDBC" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Жељана</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FA2BFEE" w14:textId="303482B1" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -825,58 +827,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51688CBF" w14:textId="1FB0B139" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Влашкалић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175279" w14:paraId="36855097" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3068D9EA" w14:textId="77777777" w:rsidR="00175279" w:rsidRDefault="00175279">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -969,58 +973,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75902917" w14:textId="532583FA" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Устић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175279" w14:paraId="556868D4" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="337186CD" w14:textId="2FDE3B68" w:rsidR="00175279" w:rsidRDefault="00175279" w:rsidP="00175279">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1109,58 +1115,60 @@
               <w:t>Елена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08F5B689" w14:textId="7DBE35D8" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Витас</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00175279" w14:paraId="58DD2B98" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="218A7CA9" w14:textId="5A7AF51F" w:rsidR="00175279" w:rsidRDefault="002841F3" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
@@ -1312,58 +1320,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E1E0F86" w14:textId="4786BD64" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кучера</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175279" w14:paraId="4DD27154" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2359C2FF" w14:textId="77777777" w:rsidR="00175279" w:rsidRDefault="00175279">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -1822,58 +1832,60 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="350DC81A" w14:textId="6D8404DD" w:rsidR="00175279" w:rsidRDefault="00175279">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002841F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Вукобрат</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175279" w14:paraId="0D0C7D3C" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="756F1650" w14:textId="76CD9E51" w:rsidR="00175279" w:rsidRDefault="00175279" w:rsidP="00175279">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2156,58 +2168,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22ADFECF" w14:textId="57DCB3B7" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Мировић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175279" w14:paraId="0CFA7739" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D466D4C" w14:textId="77777777" w:rsidR="00175279" w:rsidRDefault="00175279">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2736,58 +2750,60 @@
               <w:t>Маријана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68CF555A" w14:textId="42404127" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Пиња</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175279" w14:paraId="45BD3C0D" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28905FF0" w14:textId="13154AB5" w:rsidR="00175279" w:rsidRDefault="002841F3" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2946,58 +2962,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20078356" w14:textId="3160B45A" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Буковић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175279" w14:paraId="130624BF" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3148BB81" w14:textId="77777777" w:rsidR="00175279" w:rsidRDefault="00175279">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3098,58 +3116,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0341EBF7" w14:textId="2790E2EB" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Ћурувија</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175279" w14:paraId="2DE605D3" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DBC67D6" w14:textId="77777777" w:rsidR="00175279" w:rsidRDefault="00175279">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3250,58 +3270,60 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38B5B4CE" w14:textId="40725AFF" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002841F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>зарић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006294A" w14:paraId="2B18232F" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F7BF11B" w14:textId="29C454EA" w:rsidR="0006294A" w:rsidRDefault="0006294A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3701,98 +3723,102 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56FD0C3F" w14:textId="75B90B00" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="009A43A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002841F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>нђела</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44CBB81C" w14:textId="0E15D800" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="009A43A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002841F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>јџановић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175279" w14:paraId="3C9D943F" w14:textId="77777777" w:rsidTr="0006294A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A67BD8C" w14:textId="77777777" w:rsidR="00175279" w:rsidRDefault="00175279">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4022,58 +4048,60 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F3C7BCA" w14:textId="17A0A10D" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002841F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>ња</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E65E48D" w14:textId="092D59D9" w:rsidR="00175279" w:rsidRPr="002841F3" w:rsidRDefault="002841F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4510,58 +4538,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DC767F4" w14:textId="767BE1F5" w:rsidR="002336DC" w:rsidRPr="002841F3" w:rsidRDefault="002841F3" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Сопка</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002336DC" w14:paraId="460E2614" w14:textId="77777777" w:rsidTr="00AA5F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03A31EC6" w14:textId="77777777" w:rsidR="002336DC" w:rsidRDefault="002336DC" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4630,57 +4660,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CE7C30E" w14:textId="2CC011D8" w:rsidR="002336DC" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Николета </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Николета</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1232E880" w14:textId="2294980C" w:rsidR="002336DC" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
@@ -4967,58 +5007,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59BB662D" w14:textId="37693957" w:rsidR="002336DC" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Ћубић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002336DC" w14:paraId="3AB646F5" w14:textId="77777777" w:rsidTr="00AA5F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="412DBCE1" w14:textId="77777777" w:rsidR="002336DC" w:rsidRDefault="002336DC" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5115,58 +5157,60 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65C7BD4E" w14:textId="2310AC40" w:rsidR="002336DC" w:rsidRPr="0012695B" w:rsidRDefault="0066248D" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0012695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>атић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002336DC" w14:paraId="5393B434" w14:textId="77777777" w:rsidTr="00AA5F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BFFE8D2" w14:textId="77BD5678" w:rsidR="002336DC" w:rsidRPr="002841F3" w:rsidRDefault="002336DC" w:rsidP="002336DC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -5306,58 +5350,78 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="516C4CEF" w14:textId="6A204523" w:rsidR="002336DC" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Боснић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шобот</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002336DC" w14:paraId="056F14A8" w14:textId="77777777" w:rsidTr="00AA5F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F050D75" w14:textId="77777777" w:rsidR="002336DC" w:rsidRDefault="002336DC" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5619,58 +5683,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01202EB2" w14:textId="221B5155" w:rsidR="002336DC" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Добранић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002336DC" w14:paraId="078EB32C" w14:textId="77777777" w:rsidTr="00AA5F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47F6C7F3" w14:textId="77777777" w:rsidR="002336DC" w:rsidRDefault="002336DC" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5763,58 +5829,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="028370E5" w14:textId="2A4642ED" w:rsidR="002336DC" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радојчин</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002336DC" w14:paraId="5C7E9164" w14:textId="77777777" w:rsidTr="00AA5F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="087C5863" w14:textId="77777777" w:rsidR="002336DC" w:rsidRDefault="002336DC" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5872,58 +5940,60 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27893333" w14:textId="655BB553" w:rsidR="002336DC" w:rsidRPr="0066248D" w:rsidRDefault="002336DC" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0012695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Радица</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="557DF721" w14:textId="3116904B" w:rsidR="002336DC" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6360,90 +6430,94 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E4E7FCA" w14:textId="5DC7D2CD" w:rsidR="00B23738" w:rsidRPr="0012695B" w:rsidRDefault="00AA5F8C" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0012695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>илица</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="648930D6" w14:textId="03A0D875" w:rsidR="00B23738" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Зељковић</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B23738" w14:paraId="4F23FC2E" w14:textId="77777777" w:rsidTr="00AA5F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3134A9FF" w14:textId="77777777" w:rsidR="00B23738" w:rsidRDefault="00B23738" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -6553,58 +6627,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A67E760" w14:textId="4ABE5117" w:rsidR="00B23738" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Бођанец</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B23738" w14:paraId="544B44EE" w14:textId="77777777" w:rsidTr="00AA5F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="328E544B" w14:textId="77777777" w:rsidR="00B23738" w:rsidRDefault="00B23738" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -7677,58 +7753,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="556E25B0" w14:textId="7FCDBA66" w:rsidR="00B23738" w:rsidRPr="0012695B" w:rsidRDefault="0012695B" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Урбанек</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B23738" w14:paraId="5A7F8B5B" w14:textId="77777777" w:rsidTr="00AA5F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E699AE6" w14:textId="77777777" w:rsidR="00B23738" w:rsidRDefault="00B23738" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -8141,315 +8219,683 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E8C2666" w14:textId="43EF751D" w:rsidR="00B23738" w:rsidRPr="00947D30" w:rsidRDefault="00947D30" w:rsidP="00AA5F8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Живановић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030336F" w14:paraId="6F74AA81" w14:textId="77777777" w:rsidTr="00AA5F8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DFBE1C" w14:textId="3E51ED90" w:rsidR="0030336F" w:rsidRDefault="0030336F" w:rsidP="0030336F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8D2E69" w14:textId="46B70214" w:rsidR="0030336F" w:rsidRDefault="0030336F" w:rsidP="0030336F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>/1/012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353A3DC0" w14:textId="75D79CD8" w:rsidR="0030336F" w:rsidRDefault="0030336F" w:rsidP="0030336F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Дуња</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2092" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="165FACCB" w14:textId="6BA8F3AA" w:rsidR="0030336F" w:rsidRDefault="0030336F" w:rsidP="0030336F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Вранац</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="662102B5" w14:textId="6529681A" w:rsidR="00F616F5" w:rsidRDefault="00F616F5"/>
     <w:p w14:paraId="008B9B85" w14:textId="77777777" w:rsidR="00303362" w:rsidRDefault="00303362"/>
     <w:p w14:paraId="67C5CB95" w14:textId="505EEFB4" w:rsidR="00947D30" w:rsidRDefault="00947D30">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>Студентска пракса реализовеће се у ОШ „Братство и јединство“ са следећим распоредом:</w:t>
+        <w:t xml:space="preserve">Студентска пракса </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>реализовеће</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> се у ОШ „Братство и јединство“ са следећим распоредом:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651EAEEB" w14:textId="77777777" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="324585B8" w14:textId="6FAB9926" w:rsidR="00947D30" w:rsidRDefault="00947D30">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>1.група код учитељице Агица Видаковић Јовановић (</w:t>
+        <w:t xml:space="preserve">1.група код учитељице </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Агица</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Видаковић Јовановић (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00303362">
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve">оделење </w:t>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00303362">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>4-1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E0C9D1" w14:textId="0DC7F1F4" w:rsidR="00947D30" w:rsidRDefault="00947D30">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>2.група код учитељице Валерија Николић (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00303362">
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve">оделење </w:t>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00303362">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>4-2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB74BEA" w14:textId="3D766437" w:rsidR="00947D30" w:rsidRDefault="00947D30">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>3.група код учитељице Снежана Ивковић (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00303362">
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>оделење 3-1)</w:t>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00303362">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01EF5528" w14:textId="15B61FB2" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>4.група код учитељице Љиљана Челаревић (оделење 3-2)</w:t>
+        <w:t xml:space="preserve">4.група код учитељице Љиљана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Челаревић</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05536881" w14:textId="79A713E6" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>5.група код учитељице Гордана Брбаклић Крижан (оделење 2-1)</w:t>
+        <w:t xml:space="preserve">5.група код учитељице Гордана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Брбаклић</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Крижан (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4BE9F2" w14:textId="19B35971" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>6.група код учитељице Тања Михаљчић (оделење 2-2)</w:t>
+        <w:t xml:space="preserve">6.група код учитељице Тања </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Михаљчић</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107AF355" w14:textId="3AA7C9DA" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>7.група код учитељице Јована Миловић (оделење 2-4)</w:t>
+        <w:t xml:space="preserve">7.група код учитељице Јована </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Миловић</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F78803" w14:textId="103B97DC" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>8.група код учитељице Гордана Везмар (оделење 1-1)</w:t>
+        <w:t xml:space="preserve">8.група код учитељице Гордана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Везмар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593D9455" w14:textId="51BB2D1E" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>9.група код учитељице Снежана Суботић (оделење 1-2)</w:t>
+        <w:t>9.група код учитељице Снежана Суботић (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BEC49F" w14:textId="06D9EA47" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>10.група код учитељице Мирјана Лазић (оделење 1-4)</w:t>
+        <w:t>10.група код учитељице Мирјана Лазић (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>оделење</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FD58AB" w14:textId="423F8A46" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AA8821D" w14:textId="4D944E7A" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25E1EC4B" w14:textId="19D47DFF" w:rsidR="00303362" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>Носилац и реализатор праксе:                                                                             Координатор праксе:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D4FEB4" w14:textId="7654523D" w:rsidR="00303362" w:rsidRPr="00947D30" w:rsidRDefault="00303362">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
-        <w:t>Проф.др Александра Трбојевић                                                                           Милорад Дмитровић</w:t>
+        <w:t>Проф.др</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Александра Трбојевић                                                                           Милорад Дмитровић</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00303362" w:rsidRPr="00947D30">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E27265B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AC4D066"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8974,114 +9420,115 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00175279"/>
     <w:rsid w:val="0006294A"/>
     <w:rsid w:val="0012695B"/>
     <w:rsid w:val="00175279"/>
     <w:rsid w:val="002336DC"/>
     <w:rsid w:val="002841F3"/>
     <w:rsid w:val="00303362"/>
+    <w:rsid w:val="0030336F"/>
     <w:rsid w:val="00400E69"/>
     <w:rsid w:val="00407E74"/>
     <w:rsid w:val="0066248D"/>
     <w:rsid w:val="0070536A"/>
     <w:rsid w:val="00743FA6"/>
     <w:rsid w:val="00947D30"/>
     <w:rsid w:val="009A43A3"/>
     <w:rsid w:val="00AA5F8C"/>
     <w:rsid w:val="00B23738"/>
     <w:rsid w:val="00E13FA2"/>
     <w:rsid w:val="00F616F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="26A9B81D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BB1D44A1-DE97-4986-BEB5-BF8DAD1F56C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9485,51 +9932,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00175279"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="590430675">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9807,72 +10254,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>405</Words>
-  <Characters>2315</Characters>
+  <Words>409</Words>
+  <Characters>2336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2715</CharactersWithSpaces>
+  <CharactersWithSpaces>2740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Milorad</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>