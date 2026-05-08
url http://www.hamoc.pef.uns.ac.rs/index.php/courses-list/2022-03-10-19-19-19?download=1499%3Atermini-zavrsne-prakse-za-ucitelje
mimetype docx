--- v0 (2026-03-19)
+++ v1 (2026-05-08)
@@ -1,1864 +1,1988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="403B51C0" w14:textId="77777777" w:rsidR="00F874FE" w:rsidRPr="00025E94" w:rsidRDefault="00F874FE" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2891"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2891" w:leader="none"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00025E94">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Универзитет у Новом Саду</w:t>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBC094B" w14:textId="77777777" w:rsidR="00F874FE" w:rsidRPr="00025E94" w:rsidRDefault="00F874FE" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00025E94">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Педагошки факултет у Сомбору</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBD5438" w14:textId="77777777" w:rsidR="00F874FE" w:rsidRPr="00025E94" w:rsidRDefault="00F874FE" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5054B73E" w14:textId="77777777" w:rsidR="00F874FE" w:rsidRPr="00025E94" w:rsidRDefault="00F874FE" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D06A9A0" w14:textId="77777777" w:rsidR="00F874FE" w:rsidRPr="00025E94" w:rsidRDefault="00F874FE" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sr-RS"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ТЕРМИНИ СТУДЕНТСКЕ ПРАКСЕ У ЛЕТЊЕМ СЕМЕСТРУ ШК. 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. ГОД</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63A652BD" w14:textId="75BE0751" w:rsidR="00F874FE" w:rsidRPr="00EE06B0" w:rsidRDefault="00F874FE" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="sr-Cyrl-RS"/>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00025E94">
-[...42 lines deleted...]
-          <w:lang w:val="sr-Cyrl-RS"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Студијски програм: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дипломирани учитељ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>Студентска пракса из предмета: методика српског језика и књижевности, методика математике, методика наставе природе и друштва, методика физичког васпитања, методика музичке културе и методика ликовне културе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>почиње 0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.03. и трајаће до 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.04.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00025E94">
-[...14 lines deleted...]
-          <w:lang w:val="sr-Cyrl-RS"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC100E9" w14:textId="77777777" w:rsidR="00F874FE" w:rsidRPr="00025E94" w:rsidRDefault="00F874FE" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4D4CEC32" w14:textId="77777777" w:rsidR="00F874FE" w:rsidRPr="00025E94" w:rsidRDefault="00F874FE" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1B0E1641" w14:textId="77777777" w:rsidR="00F874FE" w:rsidRDefault="00F874FE" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00025E94">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00025E94">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>Остали облици праксе истакнути су за све године студија у табеларном приказу</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Дипломирани учитељ</w:t>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06787829" w14:textId="77777777" w:rsidR="00E66169" w:rsidRDefault="00E66169" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56A66761" w14:textId="77777777" w:rsidR="00E66169" w:rsidRDefault="00E66169" w:rsidP="00F874FE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...222 lines deleted...]
-      </w:pPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7763" w:type="dxa"/>
-[...4 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9375" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2093"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3255"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="3510"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F874FE" w:rsidRPr="00025E94" w14:paraId="0202E06F" w14:textId="77777777" w:rsidTr="00C8080C">
-[...6 lines deleted...]
-            <w:pPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F874FE" w:rsidRPr="00025E94">
+              <w:t>I.година студија</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="-2801"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+              <w:t>едагошка пракса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> od</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.5.  do 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.5.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.година студија</w:t>
-[...170 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:pPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...10 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F874FE" w:rsidRPr="00025E94" w14:paraId="11575160" w14:textId="77777777" w:rsidTr="00C8080C">
-[...6 lines deleted...]
-            <w:pPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>II</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F874FE" w:rsidRPr="00025E94">
+              <w:t>II. година студија</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:right="-2376"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дидактичка </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пракса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>od</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.5.   do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.5.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. година студија</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>III. година студија</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:ind w:right="-2376"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00025E94">
-[...37 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Методичка пракса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00AE4554" w:rsidRPr="00025E94">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>od</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00025E94">
-[...54 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 5.  do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00F874FE" w:rsidRPr="00025E94">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F874FE" w:rsidRPr="00025E94" w14:paraId="46119791" w14:textId="77777777" w:rsidTr="00C8080C">
-[...6 lines deleted...]
-            <w:pPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>III</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F874FE" w:rsidRPr="00025E94">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. година студија</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t>IV. година студија</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:ind w:right="-2376"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00025E94">
-[...29 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+              <w:t>Самостална пракса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00AE4554" w:rsidRPr="00025E94">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>od</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="001241C1" w:rsidRPr="00025E94">
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00D1447C">
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    do 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.5.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sr-RS"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00F874FE" w:rsidRPr="00025E94">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Arial;Helvetica;sans-serif" w:hAnsi="Arial;Helvetica;sans-serif"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">студенти који буду </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Arial;Helvetica;sans-serif" w:hAnsi="Arial;Helvetica;sans-serif"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Arial;Helvetica;sans-serif" w:hAnsi="Arial;Helvetica;sans-serif"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>елели одрадити завр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Arial;Helvetica;sans-serif" w:hAnsi="Arial;Helvetica;sans-serif"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Arial;Helvetica;sans-serif" w:hAnsi="Arial;Helvetica;sans-serif"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ну самосталну праксу у О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Arial;Helvetica;sans-serif" w:hAnsi="Arial;Helvetica;sans-serif"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Arial;Helvetica;sans-serif" w:hAnsi="Arial;Helvetica;sans-serif"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Братство и јединство" то могу одрадити само у периоду од 01.06. до 12.06.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri" w:ascii="Arial;Helvetica;sans-serif" w:hAnsi="Arial;Helvetica;sans-serif"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:caps w:val="false"/>
+                <w:smallCaps w:val="false"/>
+                <w:color w:val="222222"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F874FE" w:rsidRPr="00025E94" w14:paraId="33EC73D2" w14:textId="77777777" w:rsidTr="00C8080C">
-[...6 lines deleted...]
-            <w:pPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...51 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="sr-CS"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D3DFEE" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00F874FE" w:rsidRPr="00025E94">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...13 lines deleted...]
-              <w:ind w:right="-2376"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:sz w:val="24"/>
-[...53 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:sz w:val="24"/>
-[...183 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46944C93" w14:textId="77777777" w:rsidR="00AD39DA" w:rsidRDefault="00AD39DA" w:rsidP="00EE06B0">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="424A705B" w14:textId="77777777" w:rsidR="00AD39DA" w:rsidRDefault="00AD39DA"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3E4E3AF0" w14:textId="77777777" w:rsidR="00AD39DA" w:rsidRDefault="00AD39DA" w:rsidP="00EE06B0">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">                                                                                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Координатор праксе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>Сомбор, 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">                                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="sr-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Милорад Дмитровић</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sr-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                       </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A37CCD9" w14:textId="77777777" w:rsidR="00AD39DA" w:rsidRDefault="00AD39DA"/>
-[...106 lines deleted...]
-    <w:sectPr w:rsidR="00AD39DA" w:rsidRPr="00E66169" w:rsidSect="00AE32C9">
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="0" w:top="1440" w:footer="0" w:bottom="1440"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:altName w:val="Helvetica"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...44 lines deleted...]
-  <w15:docId w15:val="{E71DEB0F-FB96-484A-9669-0D817F88A8F9}"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2014,52 +2138,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2126,412 +2250,348 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F874FE"/>
+    <w:rsid w:val="00f874fe"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans" w:cs="FreeSans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...4 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.1.2$Linux_X86_64 LibreOffice_project/620$Build-2</Application>
+  <AppVersion></AppVersion>
   <Pages>1</Pages>
-  <Words>174</Words>
-[...20 lines deleted...]
-  </TitlesOfParts>
+  <Words>130</Words>
+  <Characters>794</Characters>
+  <CharactersWithSpaces>1268</CharactersWithSpaces>
+  <Paragraphs>20</Paragraphs>
   <Company>UCF</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>dr Nada Todorov</dc:creator>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...7 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>